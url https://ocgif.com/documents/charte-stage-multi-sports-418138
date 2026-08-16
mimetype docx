--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -2,154 +2,175 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="094CEA93" w14:textId="77777777" w:rsidR="008A0E9B" w:rsidRDefault="00112116" w:rsidP="003A338D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CHARTE DES STAGES MULTISPORTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0878E6" w14:textId="380D448C" w:rsidR="0023288C" w:rsidRPr="00983C94" w:rsidRDefault="0023288C" w:rsidP="003A338D">
+    <w:p w14:paraId="1C0878E6" w14:textId="288D1FD2" w:rsidR="0023288C" w:rsidRPr="00983C94" w:rsidRDefault="0023288C" w:rsidP="003A338D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Toussaint 2025</w:t>
+        <w:t>Toussaint 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C427AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CFB1B6" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E188AE" w14:textId="77777777" w:rsidR="00112116" w:rsidRDefault="00112116"/>
-    <w:p w14:paraId="0F4554D4" w14:textId="53991461" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
+    <w:p w14:paraId="0F4554D4" w14:textId="28BE4200" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Votre enfant </w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t>inscrit au stage multisports Toussaint qui aura lieu du 20 au 24 octobre 2025</w:t>
+        <w:t xml:space="preserve">inscrit au stage multisports Toussaint qui aura lieu du </w:t>
+      </w:r>
+      <w:r w:rsidR="00C427AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>19 au 23 octobre</w:t>
+      </w:r>
+      <w:r w:rsidR="00335355">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D405C8" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
+    <w:p w14:paraId="71D405C8" w14:textId="4B13F0BB" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cette charte</w:t>
       </w:r>
       <w:r w:rsidR="003A338D" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> permet de fixer les règles de participation à ce stage</w:t>
+        <w:t>permet de fixer les règles de participation à ce stage</w:t>
       </w:r>
       <w:r w:rsidR="003F25C0" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DEEAF68" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="496A3305" w14:textId="34840696" w:rsidR="003F25C0" w:rsidRPr="0023288C" w:rsidRDefault="00112116" w:rsidP="0023288C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -300,90 +321,90 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00983C94">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.ocgif@orange.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0023288C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D64C92E" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D" w:rsidP="003A338D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E86D622" w14:textId="0688D92C" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116" w:rsidP="003A338D">
+    <w:p w14:paraId="1E86D622" w14:textId="55161441" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116" w:rsidP="003A338D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Une demande d’inscription faite hors délai sera traitée en fonction des places disponibles </w:t>
+        <w:t>Une demande d’inscription faite hors délai sera traitée en fonction des places disponibles</w:t>
       </w:r>
       <w:r w:rsidR="003A338D" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mise en liste d’attente</w:t>
+        <w:t>mise en liste d’attente</w:t>
       </w:r>
       <w:r w:rsidR="003A338D" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> en  cas de désistement</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00983C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas de désistement</w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D1A9E6" w14:textId="77777777" w:rsidR="003F25C0" w:rsidRPr="00983C94" w:rsidRDefault="003F25C0" w:rsidP="003F25C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="476FA456" w14:textId="7269ED11" w:rsidR="003F25C0" w:rsidRPr="00983C94" w:rsidRDefault="003F25C0" w:rsidP="003A338D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -395,242 +416,221 @@
         </w:rPr>
         <w:t>Priorité sera donnée aux nouveaux inscrits</w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21005188" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2444A387" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>L’enfant  s’engage à respecter :</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>L’enfant  s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1EA01A3B" w14:textId="47FD8999" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116" w:rsidP="003A338D">
+        <w:t xml:space="preserve"> à respecter :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784232B4" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116" w:rsidP="00C427AD">
+      <w:pPr>
+        <w:spacing w:line="14" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9B6980" w14:textId="77777777" w:rsidR="00C427AD" w:rsidRDefault="00112116" w:rsidP="00C427AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les horaires du stage et à se montrer assidu, l’inscription se faisant pour la semaine</w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1B0034" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
-[...6 lines deleted...]
-    <w:p w14:paraId="49E3C2A0" w14:textId="4849639F" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116" w:rsidP="003A338D">
+    <w:p w14:paraId="6AF32C6D" w14:textId="7570FCB4" w:rsidR="00C427AD" w:rsidRDefault="00112116" w:rsidP="00C427AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00983C94">
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le cadre de fonctionnement des stages multisports</w:t>
       </w:r>
-      <w:r w:rsidR="0023288C">
+      <w:r w:rsidR="0023288C" w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AE5828" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D" w:rsidP="003A338D">
-[...7 lines deleted...]
-    <w:p w14:paraId="5878BCD0" w14:textId="427FA187" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="0023288C" w:rsidP="003A338D">
+    <w:p w14:paraId="7DF3B521" w14:textId="77777777" w:rsidR="00C427AD" w:rsidRDefault="0023288C" w:rsidP="00C427AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidR="003A338D" w:rsidRPr="00983C94">
+      <w:r w:rsidR="003A338D" w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> règles de bonne conduite : respect des encadrants, des autres enfants</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF05FF0" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D" w:rsidP="003A338D">
-[...18 lines deleted...]
-    <w:p w14:paraId="629D5500" w14:textId="35649EEC" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="0023288C" w:rsidP="003A338D">
+    <w:p w14:paraId="614B5E56" w14:textId="77777777" w:rsidR="00C427AD" w:rsidRDefault="0023288C" w:rsidP="00C427AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidR="00112116" w:rsidRPr="00983C94">
+      <w:r w:rsidR="00112116" w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> règles de sécurité</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D2C089" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D" w:rsidP="003A338D">
-[...7 lines deleted...]
-    <w:p w14:paraId="583111F3" w14:textId="70318645" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="0023288C" w:rsidP="003A338D">
+    <w:p w14:paraId="583111F3" w14:textId="621BD871" w:rsidR="00112116" w:rsidRPr="00C427AD" w:rsidRDefault="0023288C" w:rsidP="00C427AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00112116" w:rsidRPr="00983C94">
+      <w:r w:rsidR="00112116" w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>es consignes des encadrants</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8A6A5F" w14:textId="77777777" w:rsidR="00112116" w:rsidRPr="00983C94" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721FA935" w14:textId="44E560B1" w:rsidR="00112116" w:rsidRPr="0023288C" w:rsidRDefault="00112116">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
@@ -744,105 +744,111 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003A338D" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nformations pratiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7014E2D9" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4F9A16" w14:textId="36F8EA4C" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
-[...9 lines deleted...]
-        <w:t>Le stage a lieu du lundi au vendredi  - de 9 h30 à 17 h</w:t>
+    <w:p w14:paraId="6C4F9A16" w14:textId="78C608BB" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00983C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le stage a lieu du lundi au vendredi - de 9 h30 à 17 h</w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D7368D" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F54A31B" w14:textId="7BFB9E49" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
+    <w:p w14:paraId="0F54A31B" w14:textId="0EB0480E" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les activités sont organisées en demi-journées sur l’espace sportif de Courcelles : gymnase, dojo, </w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">salle polyvalente, </w:t>
       </w:r>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t>à l’extérieur en fonction de l’activité et de la météo.</w:t>
+        <w:t>à l’extérieur en fonction de l’activité et de la météo</w:t>
+      </w:r>
+      <w:r w:rsidR="003573CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, ou autres si besoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D01FB28" w14:textId="77777777" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="100CF7CA" w14:textId="0CB69849" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>L’accueil des enfants : à partir de 9 h15 jusqu’à 17 h15</w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
@@ -948,112 +954,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>-----------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A94D065" w14:textId="2DE33F71" w:rsidR="003A338D" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>J’ai bien lu la charte et je m’engage à la respecter</w:t>
       </w:r>
       <w:r w:rsidR="003F25C0" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0B9932" w14:textId="1B5124E2" w:rsidR="003F25C0" w:rsidRPr="00983C94" w:rsidRDefault="003A338D">
+    <w:p w14:paraId="710762EB" w14:textId="77777777" w:rsidR="00C427AD" w:rsidRDefault="003A338D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>A G</w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>if-sur-Yvette</w:t>
       </w:r>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, le </w:t>
       </w:r>
       <w:r w:rsidR="003F25C0" w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
-      <w:r w:rsidR="00983C94">
+    </w:p>
+    <w:p w14:paraId="6A3A43E2" w14:textId="1CD65521" w:rsidR="00C427AD" w:rsidRDefault="00C427AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nom et Prénom de l’enfant : ………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0B9932" w14:textId="392384DB" w:rsidR="003F25C0" w:rsidRPr="00983C94" w:rsidRDefault="00983C94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00983C94">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00983C94">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00983C94">
+      <w:r w:rsidR="00C427AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C427AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C427AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C427AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C427AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="0023288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gif-sur-Yvette </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00983C94">
+        <w:t>Gif-sur-Yvette</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>, le ……………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A00D939" w14:textId="1300B7B7" w:rsidR="003F25C0" w:rsidRPr="00983C94" w:rsidRDefault="003F25C0" w:rsidP="003F25C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature de l’enfant      </w:t>
       </w:r>
       <w:r w:rsidRPr="00983C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00983C94">
@@ -1081,60 +1136,60 @@
         <w:tab/>
         <w:t xml:space="preserve">Signature du ou des parents </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9A332E" w14:textId="18D0ADBD" w:rsidR="00983C94" w:rsidRPr="00983C94" w:rsidRDefault="00983C94" w:rsidP="00983C94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00983C94" w:rsidRPr="00983C94" w:rsidSect="0023288C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="-567" w:right="720" w:bottom="426" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64C303AD" w14:textId="77777777" w:rsidR="002F04D7" w:rsidRDefault="002F04D7" w:rsidP="00F27B49">
+    <w:p w14:paraId="5EBCF893" w14:textId="77777777" w:rsidR="00CF79D6" w:rsidRDefault="00CF79D6" w:rsidP="00F27B49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="120BA007" w14:textId="77777777" w:rsidR="002F04D7" w:rsidRDefault="002F04D7" w:rsidP="00F27B49">
+    <w:p w14:paraId="12A1458F" w14:textId="77777777" w:rsidR="00CF79D6" w:rsidRDefault="00CF79D6" w:rsidP="00F27B49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1168,70 +1223,70 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E7AEF16" w14:textId="77777777" w:rsidR="002F04D7" w:rsidRDefault="002F04D7" w:rsidP="00F27B49">
+    <w:p w14:paraId="6BC93963" w14:textId="77777777" w:rsidR="00CF79D6" w:rsidRDefault="00CF79D6" w:rsidP="00F27B49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C7D1BB5" w14:textId="77777777" w:rsidR="002F04D7" w:rsidRDefault="002F04D7" w:rsidP="00F27B49">
+    <w:p w14:paraId="4D34C04C" w14:textId="77777777" w:rsidR="00CF79D6" w:rsidRDefault="00CF79D6" w:rsidP="00F27B49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B1FB468" w14:textId="79C3A02D" w:rsidR="00F27B49" w:rsidRDefault="0023288C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60E4DD80" wp14:editId="07CC968F">
           <wp:extent cx="883920" cy="693809"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="615697611" name="Image 1" descr="Une image contenant clipart, dessin, illustration, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="405203579" name="Image 1" descr="Une image contenant clipart, dessin, illustration, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1248,51 +1303,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="901084" cy="707282"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A58AB02" w14:textId="77777777" w:rsidR="00F27B49" w:rsidRDefault="00F27B49">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BC3B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FA8E6C6"/>
     <w:lvl w:ilvl="0" w:tplc="D47E7A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1579,104 +1634,116 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="874002663">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="659427699">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="743407029">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00112116"/>
     <w:rsid w:val="00112116"/>
+    <w:rsid w:val="0014487B"/>
+    <w:rsid w:val="001E632D"/>
     <w:rsid w:val="0023288C"/>
+    <w:rsid w:val="002A6859"/>
     <w:rsid w:val="002F04D7"/>
+    <w:rsid w:val="00335355"/>
+    <w:rsid w:val="003573CD"/>
     <w:rsid w:val="003A338D"/>
     <w:rsid w:val="003F25C0"/>
     <w:rsid w:val="00713712"/>
+    <w:rsid w:val="00864C26"/>
     <w:rsid w:val="008A0E9B"/>
     <w:rsid w:val="00983C94"/>
     <w:rsid w:val="00A63EFA"/>
+    <w:rsid w:val="00B72C74"/>
     <w:rsid w:val="00C30718"/>
+    <w:rsid w:val="00C427AD"/>
+    <w:rsid w:val="00CF79D6"/>
+    <w:rsid w:val="00EA58E4"/>
     <w:rsid w:val="00F27B49"/>
+    <w:rsid w:val="00F674CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1BBBC833"/>
   <w15:docId w15:val="{48709CD2-592E-49EB-B340-A36A1E6733EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3132,65 +3199,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>316</Words>
-  <Characters>1742</Characters>
+  <Words>26</Words>
+  <Characters>2079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2054</CharactersWithSpaces>
+  <CharactersWithSpaces>2079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabriel BENNARDO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>